--- v0 (2026-05-21)
+++ v1 (2026-06-11)
@@ -601,177 +601,177 @@
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>346</v>
+      </c>
+      <c r="J6" s="3">
+        <v>33</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
+      </c>
+      <c r="J7" s="4">
+        <v>3</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>292</v>
+      </c>
+      <c r="J8" s="4">
+        <v>25</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="J9" s="4">
+        <v>5</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
@@ -806,136 +806,136 @@
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="4">
         <v>15</v>
       </c>
       <c r="I11" s="4">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>71</v>
+      </c>
+      <c r="J11" s="4">
+        <v>9</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
         <v>5</v>
       </c>
       <c r="I12" s="4">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="4">
         <v>6</v>
       </c>
       <c r="I13" s="4">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>50</v>
+      </c>
+      <c r="J13" s="4">
+        <v>8</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="4" t="s">
@@ -1011,54 +1011,54 @@
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="4">
         <v>62</v>
       </c>
       <c r="I16" s="4">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>417</v>
+      </c>
+      <c r="J16" s="4">
+        <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>