--- v1 (2026-06-11)
+++ v2 (2026-07-05)
@@ -604,464 +604,464 @@
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
         <v>346</v>
       </c>
       <c r="J6" s="3">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>268</v>
+      </c>
+      <c r="K6" s="3">
+        <v>37</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
         <v>31</v>
       </c>
       <c r="J7" s="4">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>42</v>
+      </c>
+      <c r="K7" s="4">
+        <v>9</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>292</v>
       </c>
       <c r="J8" s="4">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>145</v>
+      </c>
+      <c r="K8" s="4">
+        <v>21</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
         <v>21</v>
       </c>
       <c r="J9" s="4">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>76</v>
+      </c>
+      <c r="K9" s="4">
+        <v>6</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="4">
         <v>2</v>
       </c>
-      <c r="J10" s="4" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="J10" s="4">
+        <v>5</v>
+      </c>
+      <c r="K10" s="4">
+        <v>1</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="4">
         <v>15</v>
       </c>
       <c r="I11" s="4">
         <v>71</v>
       </c>
       <c r="J11" s="4">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>75</v>
+      </c>
+      <c r="K11" s="4">
+        <v>17</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
         <v>5</v>
       </c>
       <c r="I12" s="4">
         <v>3</v>
       </c>
       <c r="J12" s="4">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>5</v>
+      </c>
+      <c r="K12" s="4">
+        <v>3</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="4">
         <v>6</v>
       </c>
       <c r="I13" s="4">
         <v>50</v>
       </c>
       <c r="J13" s="4">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
+      </c>
+      <c r="K13" s="4">
+        <v>13</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="4">
         <v>4</v>
       </c>
       <c r="I14" s="4">
         <v>18</v>
       </c>
-      <c r="J14" s="4" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="J14" s="4">
+        <v>21</v>
+      </c>
+      <c r="K14" s="4">
+        <v>1</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J15" s="4" t="s">
-        <v>20</v>
+      <c r="J15" s="4">
+        <v>1</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="4">
         <v>62</v>
       </c>
       <c r="I16" s="4">
         <v>417</v>
       </c>
       <c r="J16" s="4">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>343</v>
+      </c>
+      <c r="K16" s="4">
+        <v>54</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 