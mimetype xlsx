--- v2 (2026-07-05)
+++ v3 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>สถิติจำนวนผู้ใช้งานระบบฐานข้อมูลการคาดว่าจะสำเร็จการศึกษาระดับปริญญาตรี ระดับคณะเศรษฐศาสตร์</t>
   </si>
   <si>
     <t>ประจำปีงบประมาณ พ.ศ. 2569 ระหว่างวันที่ 1 ตุลาคม 2568 – 30 กันยายน 2569</t>
   </si>
   <si>
     <t>หลักสูตร</t>
   </si>
   <si>
     <t>ไตรมาส 1</t>
   </si>
   <si>
     <t>ไตรมาส 2</t>
   </si>
   <si>
     <t>ไตรมาส 3</t>
   </si>
   <si>
     <t>ไตรมาส 4</t>
   </si>
   <si>
     <t>ต.ค.</t>
   </si>
   <si>
@@ -87,50 +87,53 @@
     <t>ก.ค.</t>
   </si>
   <si>
     <t>ส.ค.</t>
   </si>
   <si>
     <t>ก.ย.</t>
   </si>
   <si>
     <t>รวมปริญญาตรี ภาคปกติ</t>
   </si>
   <si>
     <t>ไม่มีผู้รับบริการ</t>
   </si>
   <si>
     <t>รหัส 65</t>
   </si>
   <si>
     <t>รหัส 66</t>
   </si>
   <si>
     <t>รหัส 67</t>
   </si>
   <si>
     <t>รหัส 68</t>
+  </si>
+  <si>
+    <t>รหัส 69</t>
   </si>
   <si>
     <t>รวมปริญญาตรี นานาชาติ</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -475,54 +478,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M16" sqref="M16"/>
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="4"/>
     <col min="2" max="2" width="12" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="4"/>
     <col min="4" max="4" width="12" customWidth="true" style="4"/>
     <col min="5" max="5" width="12" customWidth="true" style="4"/>
     <col min="6" max="6" width="12" customWidth="true" style="4"/>
     <col min="7" max="7" width="12" customWidth="true" style="4"/>
     <col min="8" max="8" width="12" customWidth="true" style="4"/>
     <col min="9" max="9" width="12" customWidth="true" style="4"/>
     <col min="10" max="10" width="12" customWidth="true" style="4"/>
     <col min="11" max="11" width="12" customWidth="true" style="4"/>
     <col min="12" max="12" width="12" customWidth="true" style="4"/>
     <col min="13" max="13" width="12" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
@@ -607,174 +610,174 @@
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
         <v>346</v>
       </c>
       <c r="J6" s="3">
         <v>268</v>
       </c>
       <c r="K6" s="3">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
         <v>31</v>
       </c>
       <c r="J7" s="4">
         <v>42</v>
       </c>
       <c r="K7" s="4">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>292</v>
       </c>
       <c r="J8" s="4">
         <v>145</v>
       </c>
       <c r="K8" s="4">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
         <v>21</v>
       </c>
       <c r="J9" s="4">
         <v>76</v>
       </c>
       <c r="K9" s="4">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="4" t="s">
@@ -802,271 +805,353 @@
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="4">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>20</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I12" s="4">
-        <v>3</v>
+        <v>71</v>
       </c>
       <c r="J12" s="4">
-        <v>5</v>
+        <v>75</v>
       </c>
       <c r="K12" s="4">
-        <v>3</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I13" s="4">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="J13" s="4">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="K13" s="4">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I14" s="4">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="J14" s="4">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H15" s="4" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H15" s="4">
+        <v>4</v>
+      </c>
+      <c r="I15" s="4">
+        <v>18</v>
       </c>
       <c r="J15" s="4">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="K15" s="4">
+        <v>28</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1</v>
+      </c>
+      <c r="K16" s="4">
+        <v>4</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="4">
+        <v>1</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="4">
         <v>62</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I18" s="4">
         <v>417</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J18" s="4">
         <v>343</v>
       </c>
-      <c r="K16" s="4">
-[...5 lines deleted...]
-      <c r="M16" s="4" t="s">
+      <c r="K18" s="4">
+        <v>171</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>