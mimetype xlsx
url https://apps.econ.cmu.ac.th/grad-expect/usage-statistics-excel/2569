--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -610,218 +610,218 @@
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
         <v>346</v>
       </c>
       <c r="J6" s="3">
         <v>268</v>
       </c>
       <c r="K6" s="3">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>105</v>
+      </c>
+      <c r="L6" s="3">
+        <v>22</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
         <v>31</v>
       </c>
       <c r="J7" s="4">
         <v>42</v>
       </c>
       <c r="K7" s="4">
         <v>29</v>
       </c>
-      <c r="L7" s="4" t="s">
-        <v>20</v>
+      <c r="L7" s="4">
+        <v>5</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>292</v>
       </c>
       <c r="J8" s="4">
         <v>145</v>
       </c>
       <c r="K8" s="4">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>12</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
         <v>21</v>
       </c>
       <c r="J9" s="4">
         <v>76</v>
       </c>
       <c r="K9" s="4">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="4">
         <v>2</v>
       </c>
       <c r="J10" s="4">
         <v>5</v>
       </c>
       <c r="K10" s="4">
         <v>1</v>
       </c>
-      <c r="L10" s="4" t="s">
-        <v>20</v>
+      <c r="L10" s="4">
+        <v>1</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
@@ -856,54 +856,54 @@
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
         <v>15</v>
       </c>
       <c r="I12" s="4">
         <v>71</v>
       </c>
       <c r="J12" s="4">
         <v>75</v>
       </c>
       <c r="K12" s="4">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>74</v>
+      </c>
+      <c r="L12" s="4">
+        <v>9</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
@@ -938,136 +938,136 @@
       <c r="C14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="4">
         <v>6</v>
       </c>
       <c r="I14" s="4">
         <v>50</v>
       </c>
       <c r="J14" s="4">
         <v>48</v>
       </c>
       <c r="K14" s="4">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>38</v>
+      </c>
+      <c r="L14" s="4">
+        <v>5</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="4">
         <v>4</v>
       </c>
       <c r="I15" s="4">
         <v>18</v>
       </c>
       <c r="J15" s="4">
         <v>21</v>
       </c>
       <c r="K15" s="4">
         <v>28</v>
       </c>
-      <c r="L15" s="4" t="s">
-        <v>20</v>
+      <c r="L15" s="4">
+        <v>3</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J16" s="4">
         <v>1</v>
       </c>
       <c r="K16" s="4">
         <v>4</v>
       </c>
-      <c r="L16" s="4" t="s">
-        <v>20</v>
+      <c r="L16" s="4">
+        <v>1</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="4" t="s">
@@ -1102,54 +1102,54 @@
       <c r="C18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="4">
         <v>62</v>
       </c>
       <c r="I18" s="4">
         <v>417</v>
       </c>
       <c r="J18" s="4">
         <v>343</v>
       </c>
       <c r="K18" s="4">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>179</v>
+      </c>
+      <c r="L18" s="4">
+        <v>31</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>