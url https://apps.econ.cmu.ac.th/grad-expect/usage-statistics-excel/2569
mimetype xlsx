--- v4 (2026-08-15)
+++ v5 (2026-09-05)
@@ -613,300 +613,300 @@
       <c r="D6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
         <v>346</v>
       </c>
       <c r="J6" s="3">
         <v>268</v>
       </c>
       <c r="K6" s="3">
         <v>105</v>
       </c>
       <c r="L6" s="3">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>58</v>
+      </c>
+      <c r="M6" s="3">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
         <v>31</v>
       </c>
       <c r="J7" s="4">
         <v>42</v>
       </c>
       <c r="K7" s="4">
         <v>29</v>
       </c>
       <c r="L7" s="4">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="M7" s="4">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>292</v>
       </c>
       <c r="J8" s="4">
         <v>145</v>
       </c>
       <c r="K8" s="4">
         <v>57</v>
       </c>
       <c r="L8" s="4">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>35</v>
+      </c>
+      <c r="M8" s="4">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
         <v>21</v>
       </c>
       <c r="J9" s="4">
         <v>76</v>
       </c>
       <c r="K9" s="4">
         <v>18</v>
       </c>
       <c r="L9" s="4">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>11</v>
+      </c>
+      <c r="M9" s="4">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="4">
         <v>2</v>
       </c>
       <c r="J10" s="4">
         <v>5</v>
       </c>
       <c r="K10" s="4">
         <v>1</v>
       </c>
       <c r="L10" s="4">
+        <v>3</v>
+      </c>
+      <c r="M10" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="L11" s="4" t="s">
-        <v>20</v>
+      <c r="L11" s="4">
+        <v>1</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
         <v>15</v>
       </c>
       <c r="I12" s="4">
         <v>71</v>
       </c>
       <c r="J12" s="4">
         <v>75</v>
       </c>
       <c r="K12" s="4">
         <v>74</v>
       </c>
       <c r="L12" s="4">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>34</v>
+      </c>
+      <c r="M12" s="4">
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="4">
@@ -941,133 +941,133 @@
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="4">
         <v>6</v>
       </c>
       <c r="I14" s="4">
         <v>50</v>
       </c>
       <c r="J14" s="4">
         <v>48</v>
       </c>
       <c r="K14" s="4">
         <v>38</v>
       </c>
       <c r="L14" s="4">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>11</v>
+      </c>
+      <c r="M14" s="4">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="4">
         <v>4</v>
       </c>
       <c r="I15" s="4">
         <v>18</v>
       </c>
       <c r="J15" s="4">
         <v>21</v>
       </c>
       <c r="K15" s="4">
         <v>28</v>
       </c>
       <c r="L15" s="4">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>9</v>
+      </c>
+      <c r="M15" s="4">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J16" s="4">
         <v>1</v>
       </c>
       <c r="K16" s="4">
         <v>4</v>
       </c>
       <c r="L16" s="4">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="4" t="s">
@@ -1105,54 +1105,54 @@
       <c r="D18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="4">
         <v>62</v>
       </c>
       <c r="I18" s="4">
         <v>417</v>
       </c>
       <c r="J18" s="4">
         <v>343</v>
       </c>
       <c r="K18" s="4">
         <v>179</v>
       </c>
       <c r="L18" s="4">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>92</v>
+      </c>
+      <c r="M18" s="4">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>