--- v5 (2026-09-05)
+++ v6 (2026-09-26)
@@ -616,215 +616,215 @@
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3">
         <v>47</v>
       </c>
       <c r="I6" s="3">
         <v>346</v>
       </c>
       <c r="J6" s="3">
         <v>268</v>
       </c>
       <c r="K6" s="3">
         <v>105</v>
       </c>
       <c r="L6" s="3">
         <v>58</v>
       </c>
       <c r="M6" s="3">
-        <v>15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="4">
         <v>20</v>
       </c>
       <c r="I7" s="4">
         <v>31</v>
       </c>
       <c r="J7" s="4">
         <v>42</v>
       </c>
       <c r="K7" s="4">
         <v>29</v>
       </c>
       <c r="L7" s="4">
         <v>8</v>
       </c>
       <c r="M7" s="4">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="4">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>292</v>
       </c>
       <c r="J8" s="4">
         <v>145</v>
       </c>
       <c r="K8" s="4">
         <v>57</v>
       </c>
       <c r="L8" s="4">
         <v>35</v>
       </c>
       <c r="M8" s="4">
-        <v>11</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="4">
         <v>9</v>
       </c>
       <c r="I9" s="4">
         <v>21</v>
       </c>
       <c r="J9" s="4">
         <v>76</v>
       </c>
       <c r="K9" s="4">
         <v>18</v>
       </c>
       <c r="L9" s="4">
         <v>11</v>
       </c>
       <c r="M9" s="4">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="4">
         <v>2</v>
       </c>
       <c r="J10" s="4">
         <v>5</v>
       </c>
       <c r="K10" s="4">
         <v>1</v>
       </c>
       <c r="L10" s="4">
         <v>3</v>
       </c>
       <c r="M10" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="4" t="s">
@@ -862,51 +862,51 @@
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4">
         <v>15</v>
       </c>
       <c r="I12" s="4">
         <v>71</v>
       </c>
       <c r="J12" s="4">
         <v>75</v>
       </c>
       <c r="K12" s="4">
         <v>74</v>
       </c>
       <c r="L12" s="4">
         <v>34</v>
       </c>
       <c r="M12" s="4">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="4">
@@ -944,92 +944,92 @@
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="4">
         <v>6</v>
       </c>
       <c r="I14" s="4">
         <v>50</v>
       </c>
       <c r="J14" s="4">
         <v>48</v>
       </c>
       <c r="K14" s="4">
         <v>38</v>
       </c>
       <c r="L14" s="4">
         <v>11</v>
       </c>
       <c r="M14" s="4">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="4">
         <v>4</v>
       </c>
       <c r="I15" s="4">
         <v>18</v>
       </c>
       <c r="J15" s="4">
         <v>21</v>
       </c>
       <c r="K15" s="4">
         <v>28</v>
       </c>
       <c r="L15" s="4">
         <v>9</v>
       </c>
       <c r="M15" s="4">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="4" t="s">
@@ -1108,51 +1108,51 @@
       <c r="E18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="4">
         <v>62</v>
       </c>
       <c r="I18" s="4">
         <v>417</v>
       </c>
       <c r="J18" s="4">
         <v>343</v>
       </c>
       <c r="K18" s="4">
         <v>179</v>
       </c>
       <c r="L18" s="4">
         <v>92</v>
       </c>
       <c r="M18" s="4">
-        <v>30</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>